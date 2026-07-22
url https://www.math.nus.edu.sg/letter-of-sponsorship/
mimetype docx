--- v0 (2026-05-10)
+++ v1 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7860CAA3" w14:textId="297921FD" w:rsidR="00FC5816" w:rsidRPr="00FC5816" w:rsidRDefault="00FC5816" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5816">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Letter of Sponsorship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E1E631" w14:textId="77777777" w:rsidR="00FC5816" w:rsidRDefault="00FC5816" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47E3EC19" w14:textId="1DCABDA8" w:rsidR="009239F1" w:rsidRDefault="009239F1" w:rsidP="002354D3">
@@ -61,149 +61,168 @@
       <w:r w:rsidR="00FC5816">
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5381F60F" w14:textId="77777777" w:rsidR="009239F1" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532A0B1A" w14:textId="02AAE43D" w:rsidR="009239F1" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009239F1">
         <w:t>To Whom It May Concern,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7102AFC2" w14:textId="77777777" w:rsidR="002354D3" w:rsidRDefault="002354D3" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6438CE2F" w14:textId="5BEE707F" w:rsidR="00773999" w:rsidRPr="00E71EB3" w:rsidRDefault="009239F1" w:rsidP="002354D3">
+    <w:p w14:paraId="6438CE2F" w14:textId="6804DE6E" w:rsidR="00773999" w:rsidRPr="00E71EB3" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009239F1">
         <w:t>I,</w:t>
       </w:r>
       <w:r w:rsidR="002E23FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E23FA" w:rsidRPr="002E23FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[name of sponsor]</w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002354D3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002E23FA" w:rsidRPr="002E23FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[relationship to applicant]</w:t>
       </w:r>
       <w:r w:rsidR="00FC5816">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t>f</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the applicant,</w:t>
+        <w:t xml:space="preserve"> the applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1185">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1185" w:rsidRPr="008E1185">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1185" w:rsidRPr="008E1185">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name of</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1185" w:rsidRPr="008E1185">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicant]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00773999">
         <w:t xml:space="preserve"> confirm that</w:t>
       </w:r>
       <w:r w:rsidR="00E71EB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t xml:space="preserve">I will financially support </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t>for the</w:t>
       </w:r>
       <w:r w:rsidR="002354D3">
         <w:t xml:space="preserve"> entire</w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t xml:space="preserve"> duration </w:t>
       </w:r>
       <w:r w:rsidR="00FC5816">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E71EB3">
         <w:t>his/her</w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t xml:space="preserve"> studies at National University of Singapore (NUS) in Singapore. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C52823E" w14:textId="77777777" w:rsidR="00773999" w:rsidRDefault="00773999" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A7BB42E" w14:textId="7CCB2C2F" w:rsidR="009239F1" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009239F1">
         <w:t xml:space="preserve">I will cover all tuition fees, </w:t>
       </w:r>
       <w:r w:rsidR="00B143E5">
         <w:t xml:space="preserve">miscellaneous fees, </w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
-        <w:t>living expenses, accommodation</w:t>
-[...4 lines deleted...]
-        <w:t>, and any other related educational costs</w:t>
+        <w:t>living expenses, accommodation, and any other related educational costs</w:t>
       </w:r>
       <w:r w:rsidR="00FC5816">
         <w:t xml:space="preserve"> throughout </w:t>
       </w:r>
       <w:r w:rsidR="00E71EB3">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="00FC5816">
         <w:t xml:space="preserve"> candidature in the Master of Science in Data Science and Machine Learning programme</w:t>
       </w:r>
       <w:r w:rsidRPr="009239F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F765EE1" w14:textId="77777777" w:rsidR="00773999" w:rsidRPr="009239F1" w:rsidRDefault="00773999" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CB5AD94" w14:textId="54D1A1BD" w:rsidR="009239F1" w:rsidRPr="00773999" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -306,179 +325,179 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Full Name: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58784537" w14:textId="484146EF" w:rsidR="009239F1" w:rsidRDefault="009239F1" w:rsidP="002354D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Contact number:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009239F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009239F1"/>
     <w:rsid w:val="0015437A"/>
     <w:rsid w:val="00215F8B"/>
     <w:rsid w:val="002354D3"/>
+    <w:rsid w:val="002708FA"/>
     <w:rsid w:val="002B5012"/>
     <w:rsid w:val="002E23FA"/>
     <w:rsid w:val="002E5FB4"/>
     <w:rsid w:val="0036617B"/>
     <w:rsid w:val="003B7D30"/>
     <w:rsid w:val="00601A31"/>
     <w:rsid w:val="006741B4"/>
     <w:rsid w:val="00773999"/>
     <w:rsid w:val="007A47D3"/>
     <w:rsid w:val="00804268"/>
     <w:rsid w:val="008A6B15"/>
+    <w:rsid w:val="008E1185"/>
     <w:rsid w:val="009239F1"/>
     <w:rsid w:val="00B143E5"/>
     <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00E71EB3"/>
     <w:rsid w:val="00EB32F1"/>
     <w:rsid w:val="00F37BDE"/>
     <w:rsid w:val="00FC5816"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-SG" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ACF88AE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AE938390-0F6C-4D28-B34D-0844F55E7A4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-SG" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -810,50 +829,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009239F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -1017,51 +1037,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009239F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -1335,51 +1354,51 @@
     <w:rsid w:val="009239F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009239F1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1642,72 +1661,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>719</Characters>
+  <Words>129</Words>
+  <Characters>736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>National University of Singapore</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>844</CharactersWithSpaces>
+  <CharactersWithSpaces>864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Goh Cherng Yeuan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>